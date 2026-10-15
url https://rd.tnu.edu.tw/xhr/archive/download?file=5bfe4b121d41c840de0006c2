--- v0 (2026-06-20)
+++ v1 (2026-10-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:horzAnchor="margin" w:tblpXSpec="right" w:tblpYSpec="top"/>
         <w:tblW w:w="13828" w:type="dxa"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1560"/>
@@ -471,116 +471,114 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
             <w:r w:rsidRPr="00F22636">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">                                 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00005942" w:rsidRPr="00C456FD" w:rsidRDefault="005C3748" w:rsidP="00CD606A">
+          <w:p w:rsidR="00005942" w:rsidRPr="00C456FD" w:rsidRDefault="005C3748" w:rsidP="002C6331">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007013DA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>東南</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t xml:space="preserve">科技大學 </w:t>
+              <w:t>科技大學</w:t>
             </w:r>
             <w:r w:rsidR="00AF0794">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>電</w:t>
             </w:r>
             <w:r w:rsidR="00AF0794">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>子系</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="005C3748">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>傑出校友吳義芳</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 獎助學金申請</w:t>
+              <w:t>獎助學金申請</w:t>
             </w:r>
             <w:r w:rsidRPr="007013DA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00005942" w:rsidRPr="007013DA" w:rsidTr="005C3748">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="363"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
@@ -1756,63 +1754,69 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00005942" w:rsidRPr="007013DA" w:rsidRDefault="00005942" w:rsidP="005C3748">
             <w:pPr>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
           <w:p w:rsidR="00005942" w:rsidRPr="007013DA" w:rsidRDefault="00005942" w:rsidP="005C3748">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00005942" w:rsidRPr="00F22636" w:rsidRDefault="00005942" w:rsidP="005C3748">
+          <w:p w:rsidR="00005942" w:rsidRPr="00F22636" w:rsidRDefault="002C6331" w:rsidP="005C3748">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...6 lines deleted...]
-              <w:t>通過名序</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>排</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>名</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00005942" w:rsidRPr="007013DA" w:rsidRDefault="00005942" w:rsidP="005C3748">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00005942" w:rsidRPr="007013DA" w:rsidRDefault="00005942" w:rsidP="005C3748">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
@@ -3170,71 +3174,85 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
           <w:p w:rsidR="00625DDA" w:rsidRPr="007013DA" w:rsidRDefault="00625DDA" w:rsidP="005C3748">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DDA" w:rsidRPr="006A5BB4" w:rsidRDefault="00625DDA" w:rsidP="005C3748">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="00625DDA" w:rsidRPr="006A5BB4" w:rsidRDefault="00625DDA" w:rsidP="002C6331">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A5BB4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>系主任確認複簽</w:t>
+              <w:t>系主任</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6331">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>審核簽</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6331">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
           <w:p w:rsidR="00625DDA" w:rsidRPr="007013DA" w:rsidRDefault="00625DDA" w:rsidP="005C3748">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w:rsidR="00625DDA" w:rsidRPr="007013DA" w:rsidRDefault="00625DDA" w:rsidP="00625DDA">
             <w:pPr>
@@ -3421,415 +3439,1240 @@
               </w:rPr>
               <w:t>LINE ID：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
           <w:p w:rsidR="00625DDA" w:rsidRPr="007013DA" w:rsidRDefault="00625DDA" w:rsidP="005C3748">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0091555D" w:rsidRDefault="0049686A" w:rsidP="004357C0">
+    <w:p w:rsidR="0091555D" w:rsidRDefault="00723B96" w:rsidP="004357C0">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...333 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-10172065</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>10795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1073785" cy="7188835"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1073785" cy="7188835"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="005C2071" w:rsidRPr="00F22636" w:rsidRDefault="005C2071" w:rsidP="00917A3A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>備註：</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00732BD0" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>成績</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>欄</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C44FC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>，</w:t>
+                            </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
+                            <w:r w:rsidR="00732BD0" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>新生</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>免</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00732BD0" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>填</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F22636" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0018643B" w:rsidRPr="00F22636" w:rsidRDefault="002C6331" w:rsidP="00917A3A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>應</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00830C06">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>檢</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>附下列資料：</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>一</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>本申請表</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00814047" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00814047" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>電子檔</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00814047" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">) </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>二</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>清寒證明或其他</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>相</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>關</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>佐證資料</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>三</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>前</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>一</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>學期成績單</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>四</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>學生證</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>及</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>戶口名簿影本</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>五</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>首次</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>申請需</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>檢附</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>自傳</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>含家庭經濟狀況</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>說</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>明</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="005C2071" w:rsidRPr="00F22636" w:rsidRDefault="0018643B" w:rsidP="00917A3A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>注意：</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>第</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>二次</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(含)以</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>上</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>申請</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>者</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>，</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>需</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>檢</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>附中</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007F325C" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>英文學期心得報告</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002C6331">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>。</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-800.95pt;margin-top:.85pt;width:84.55pt;height:566.05pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxInKoLAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykyeIacYouXYYB&#10;3QfQbndGlmNhsqhJSuz++1JymhnbTsN8kEWTenx6JL2+6VvNTtJ5habks8mUM2kEVsocSv7tcfcm&#10;58wHMBVoNLLkT9Lzm83rV+vOFnKODepKOkYgxhedLXkTgi2yzItGtuAnaKUhZ42uhUCmO2SVg47Q&#10;W53Np9O3WYeusg6F9J6+3g1Ovkn4dS1F+FLXXgamS07cQlpdWvdxzTZrKA4ObKPEmQb8A4sWlKGk&#10;F6g7CMCOTv0B1Srh0GMdJgLbDOtaCZnuQLeZTX+7zUMDVqa7kDjeXmTy/w9WfD59dUxVVDvODLRU&#10;okfZB/YOezaP6nTWFxT0YCks9PQ5RsabenuP4odnBrcNmIO8dQ67RkJF7GbxZDY6OuD4CLLvPmFF&#10;aeAYMAH1tWsjIInBCJ2q9HSpTKQiYsrp6mqVLzkT5FvN8jy/WqYcULwct86HDxJbFjcld1T6BA+n&#10;ex8iHSheQhJ91KraKa2T4Q77rXbsBNQmu/Sc0f04TBvWlfx6OV8OCox9fgwxTc/fIFoVqN+1akue&#10;X4KgiLq9N1XqxgBKD3uirM1ZyKjdoGLo9/25MHusnkhSh0Nf0xzSRsJ3enPWUVeX3P88gpOc6Y+G&#10;CnM9WyziGCRjsVzNyXBjz37sASMapGEhsGG7DcPoHK1Th4ZyDa1g8JaKWaskc6z6wOvMnDo3qX+e&#10;sjgaYztF/foXbJ4BAAD//wMAUEsDBBQABgAIAAAAIQBEdNaM4gAAAA4BAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcUOq4QUka4lQItUcq2sLdjd0kIrYj203N37OcynFnnmZn6nXU&#10;I5mV84M1HNgiBaJMa+VgOg6fx21SAvFBGClGaxSHH+Vh3dzf1aKS9mr2aj6EjmCI8ZXg0IcwVZT6&#10;tlda+IWdlEHvbJ0WAU/XUenEFcP1SJdpmlMtBoMfejGpt16134eL5hDz49N7sQ/FptzNcUfFdvPh&#10;vjh/fIivL0CCiuEGw199rA4NdjrZi5GejBwSlqdshTBaBRAkEvacLXHOCRWWZSXQpqb/ZzS/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPEicqgsAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAER01oziAAAADgEAAA8AAAAAAAAAAAAAAAAA&#10;hgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;">
+                <v:textbox style="layout-flow:vertical-ideographic">
+                  <w:txbxContent>
+                    <w:p w:rsidR="005C2071" w:rsidRPr="00F22636" w:rsidRDefault="005C2071" w:rsidP="00917A3A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>備註：</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00732BD0" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>成績</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>欄</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C44FC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>，</w:t>
+                      </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
+                      <w:r w:rsidR="00732BD0" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>新生</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>免</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00732BD0" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>填</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F22636" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0018643B" w:rsidRPr="00F22636" w:rsidRDefault="002C6331" w:rsidP="00917A3A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>應</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00830C06">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>檢</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>附下列資料：</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>一</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>本申請表</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00814047" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00814047" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>電子檔</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00814047" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">) </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>二</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>清寒證明或其他</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>相</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>關</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>佐證資料</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>三</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>前</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>一</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>學期成績單</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>四</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>學生證</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>及</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>戶口名簿影本</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>五</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>首次</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>申請需</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>檢附</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>自傳</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>含家庭經濟狀況</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>說</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>明</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="005C2071" w:rsidRPr="00F22636" w:rsidRDefault="0018643B" w:rsidP="00917A3A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>注意：</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>第</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>二次</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(含)以</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>上</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>申請</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>者</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>，</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>需</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>檢</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>附中</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007F325C" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>、</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C2071" w:rsidRPr="00F22636">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>英文學期心得報告</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002C6331">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>。</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0091555D" w:rsidSect="00005942">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="238" w:right="244" w:bottom="249" w:left="255" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:vAlign w:val="both"/>
       <w:textDirection w:val="tbRl"/>
       <w:docGrid w:type="lines" w:linePitch="367"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0049686A" w:rsidRDefault="0049686A" w:rsidP="00994C3B">
+    <w:p w:rsidR="00572C9A" w:rsidRDefault="00572C9A" w:rsidP="00994C3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0049686A" w:rsidRDefault="0049686A" w:rsidP="00994C3B">
+    <w:p w:rsidR="00572C9A" w:rsidRDefault="00572C9A" w:rsidP="00994C3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -3850,70 +4693,70 @@
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0049686A" w:rsidRDefault="0049686A" w:rsidP="00994C3B">
+    <w:p w:rsidR="00572C9A" w:rsidRDefault="00572C9A" w:rsidP="00994C3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0049686A" w:rsidRDefault="0049686A" w:rsidP="00994C3B">
+    <w:p w:rsidR="00572C9A" w:rsidRDefault="00572C9A" w:rsidP="00994C3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B1A6E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DEAA1AA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3964,232 +4807,213 @@
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="367"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{£¥‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}¢·–—’”•‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝､"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
-    <w:footnoteLayoutLikeWW8/>
-[...13 lines deleted...]
-    <w:growAutofit/>
     <w:useFELayout/>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007013DA"/>
     <w:rsid w:val="00005942"/>
     <w:rsid w:val="000167CF"/>
     <w:rsid w:val="000A0F60"/>
     <w:rsid w:val="000D4A0D"/>
     <w:rsid w:val="000F0651"/>
     <w:rsid w:val="00114AA6"/>
     <w:rsid w:val="00135962"/>
     <w:rsid w:val="001505FF"/>
     <w:rsid w:val="00167B2E"/>
     <w:rsid w:val="0018643B"/>
     <w:rsid w:val="001D0E76"/>
     <w:rsid w:val="001F7FF7"/>
     <w:rsid w:val="00230920"/>
+    <w:rsid w:val="00236F48"/>
     <w:rsid w:val="00256FF1"/>
     <w:rsid w:val="00270CAB"/>
     <w:rsid w:val="00270EA6"/>
+    <w:rsid w:val="002C6331"/>
     <w:rsid w:val="002F7C82"/>
     <w:rsid w:val="00360684"/>
     <w:rsid w:val="00371B9E"/>
     <w:rsid w:val="00413166"/>
     <w:rsid w:val="004357C0"/>
     <w:rsid w:val="004478A1"/>
     <w:rsid w:val="00470CDC"/>
     <w:rsid w:val="00482BA7"/>
     <w:rsid w:val="0049686A"/>
     <w:rsid w:val="004B24AA"/>
     <w:rsid w:val="004B2D9C"/>
     <w:rsid w:val="00526448"/>
     <w:rsid w:val="00527CA9"/>
     <w:rsid w:val="005545D9"/>
+    <w:rsid w:val="00572C9A"/>
     <w:rsid w:val="005C2071"/>
     <w:rsid w:val="005C3748"/>
+    <w:rsid w:val="005C44FC"/>
     <w:rsid w:val="00625DDA"/>
     <w:rsid w:val="006A56A9"/>
     <w:rsid w:val="006A5BB4"/>
     <w:rsid w:val="006B3854"/>
     <w:rsid w:val="007013DA"/>
     <w:rsid w:val="00705A02"/>
+    <w:rsid w:val="00723B96"/>
     <w:rsid w:val="00732BD0"/>
     <w:rsid w:val="007F2FA5"/>
     <w:rsid w:val="007F325C"/>
     <w:rsid w:val="007F6BBB"/>
     <w:rsid w:val="008129E5"/>
     <w:rsid w:val="00814047"/>
     <w:rsid w:val="00825A84"/>
+    <w:rsid w:val="00830C06"/>
     <w:rsid w:val="00833661"/>
     <w:rsid w:val="008A53BE"/>
     <w:rsid w:val="00903E0A"/>
     <w:rsid w:val="0091555D"/>
     <w:rsid w:val="00917A3A"/>
     <w:rsid w:val="009255C9"/>
     <w:rsid w:val="009727CA"/>
     <w:rsid w:val="00994C3B"/>
     <w:rsid w:val="009E2E20"/>
     <w:rsid w:val="009F431A"/>
     <w:rsid w:val="00A40B8F"/>
     <w:rsid w:val="00A462B3"/>
     <w:rsid w:val="00AE03B3"/>
     <w:rsid w:val="00AE5148"/>
     <w:rsid w:val="00AF0794"/>
     <w:rsid w:val="00B06240"/>
     <w:rsid w:val="00B513CA"/>
     <w:rsid w:val="00BB2F13"/>
     <w:rsid w:val="00C04F27"/>
     <w:rsid w:val="00C05A04"/>
     <w:rsid w:val="00C0731B"/>
     <w:rsid w:val="00C32D62"/>
     <w:rsid w:val="00C456FD"/>
     <w:rsid w:val="00C7003C"/>
     <w:rsid w:val="00C70F1B"/>
     <w:rsid w:val="00C93AAE"/>
     <w:rsid w:val="00CB21A4"/>
     <w:rsid w:val="00CB256B"/>
     <w:rsid w:val="00CD606A"/>
     <w:rsid w:val="00CD61FF"/>
+    <w:rsid w:val="00CE7828"/>
     <w:rsid w:val="00CF69F8"/>
     <w:rsid w:val="00D177CF"/>
     <w:rsid w:val="00D306B4"/>
     <w:rsid w:val="00D518D0"/>
     <w:rsid w:val="00D5503B"/>
     <w:rsid w:val="00D7269E"/>
     <w:rsid w:val="00D8611E"/>
     <w:rsid w:val="00DA1FE4"/>
     <w:rsid w:val="00DE0357"/>
     <w:rsid w:val="00DE2E05"/>
     <w:rsid w:val="00DF6859"/>
     <w:rsid w:val="00E3185C"/>
     <w:rsid w:val="00E62CA4"/>
     <w:rsid w:val="00EC193D"/>
     <w:rsid w:val="00F22636"/>
     <w:rsid w:val="00FE3071"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="772681AA"/>
+  <w14:docId w14:val="222BDF6C"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{770B5C3C-6D2D-4464-85D4-A84ECAE9F90D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4564,50 +5388,79 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00994C3B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="737097592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1956936123">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4836,57 +5689,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>82</Words>
-  <Characters>468</Characters>
+  <Words>81</Words>
+  <Characters>465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>549</CharactersWithSpaces>
+  <CharactersWithSpaces>545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>私立東南工業工業專科學校校友會第四屆東南之光選拔辦法：</dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>